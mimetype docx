--- v0 (2026-05-06)
+++ v1 (2026-06-21)
@@ -1,3221 +1,3873 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00351E5B" w:rsidRPr="00780B2C" w:rsidRDefault="00351E5B" w:rsidP="00351E5B">
+    <w:p w14:paraId="4EB61C1C" w14:textId="6D83A4F0" w:rsidR="00351E5B" w:rsidRPr="00857412" w:rsidRDefault="00DE6F71" w:rsidP="00E6397B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ใบขออนุ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>มัติ</w:t>
+      </w:r>
+      <w:r w:rsidR="00351E5B" w:rsidRPr="00857412">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ใช้รถยนต์ส่วนกลาง</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B6132EB" w14:textId="77777777" w:rsidR="00351E5B" w:rsidRPr="00857412" w:rsidRDefault="00351E5B" w:rsidP="00BA2E07">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
-          <w:cs/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00857412">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สำนักงานเขตพื้นที่การศึกษาประถมศึกษากาญจนบุรี เขต 4</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00351E5B" w:rsidRPr="00857412" w:rsidRDefault="00DE6F71" w:rsidP="00DE6F71">
-[...45 lines deleted...]
-    <w:p w:rsidR="00351E5B" w:rsidRPr="00857412" w:rsidRDefault="00351E5B" w:rsidP="00D6088A">
+    <w:p w14:paraId="1AEB258F" w14:textId="77777777" w:rsidR="00351E5B" w:rsidRPr="0063035E" w:rsidRDefault="00FF0942" w:rsidP="00351E5B">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857412">
-[...6 lines deleted...]
-        <w:t>สำนักงานเขตพื้นที่การศึกษาประถมศึกษากาญจนบุรี เขต 4</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00351E5B" w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>........</w:t>
+      </w:r>
+      <w:r w:rsidR="00857412">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00351E5B" w:rsidRPr="0063035E" w:rsidRDefault="00FF0942" w:rsidP="00351E5B">
-[...45 lines deleted...]
-    <w:p w:rsidR="00351E5B" w:rsidRPr="00FF0942" w:rsidRDefault="00351E5B" w:rsidP="00F453CA">
+    <w:p w14:paraId="4A0C9DAA" w14:textId="77777777" w:rsidR="00351E5B" w:rsidRPr="00FF0942" w:rsidRDefault="00351E5B" w:rsidP="00F453CA">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FF0942">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>เรียน  ผู้อำนวยการสำนักงานเขตพื้นที่ก</w:t>
       </w:r>
       <w:r w:rsidR="00AC31E1">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ารศึกษาประถมศึกษากาญจนบุรี เขต </w:t>
       </w:r>
       <w:r w:rsidR="00AC31E1">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00351E5B" w:rsidRPr="0063035E" w:rsidRDefault="00AC31E1" w:rsidP="00AC31E1">
+    <w:p w14:paraId="61095DDE" w14:textId="6DF54D6F" w:rsidR="00351E5B" w:rsidRPr="00DA7F1E" w:rsidRDefault="00AC31E1" w:rsidP="00DA7F1E">
       <w:pPr>
-        <w:ind w:right="-699"/>
+        <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
-      <w:r w:rsidR="00351E5B" w:rsidRPr="0063035E">
+      <w:r w:rsidR="00351E5B" w:rsidRPr="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ข้าพเจ้า</w:t>
       </w:r>
-      <w:r w:rsidR="00C71F47">
+      <w:r w:rsidR="00C71F47" w:rsidRPr="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00770AAE" w:rsidRPr="00A83F8C">
+      <w:r w:rsidR="00EB630A" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB630A" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB630A" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="00C71F47" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00351E5B" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตำแหน่ง</w:t>
+      </w:r>
+      <w:r w:rsidR="002A5629" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.........</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB630A" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..........</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E" w:rsidRPr="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>.....</w:t>
       </w:r>
-      <w:r w:rsidR="00A83F8C">
-[...8 lines deleted...]
-      <w:r w:rsidR="00770AAE" w:rsidRPr="00A83F8C">
+      <w:r w:rsidR="00EB630A" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..........................</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB630A" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F63090E" w14:textId="1C8E4E72" w:rsidR="00351E5B" w:rsidRPr="00DA7F1E" w:rsidRDefault="0078211C" w:rsidP="00DA7F1E">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ขออนุญาตใช้รถ(ไปที่ไหน)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB630A" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  .............................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.............</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB630A" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....................</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>........</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC31E1" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB630A" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="555F3E25" w14:textId="23E212FB" w:rsidR="00351E5B" w:rsidRPr="00DA7F1E" w:rsidRDefault="0078211C" w:rsidP="00D83AFD">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เพื่อ</w:t>
+      </w:r>
+      <w:r w:rsidR="002A5629" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB630A" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB630A" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.......................</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>........</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB630A" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB630A" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC31E1" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>........มีคนนั่ง.......</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC31E1" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC31E1" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB630A" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>......คน</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41DFE609" w14:textId="3A555B06" w:rsidR="0078211C" w:rsidRPr="00DA7F1E" w:rsidRDefault="00EB630A" w:rsidP="00D83AFD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      1</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF7FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>……………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF7FCC">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>……….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>............</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">........   </w:t>
+      </w:r>
+      <w:r w:rsidR="0078211C" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2. ……………</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>……….</w:t>
+      </w:r>
+      <w:r w:rsidR="0078211C" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:r w:rsidR="0078211C" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC31E1" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4588C3E2" w14:textId="62B9054B" w:rsidR="0078211C" w:rsidRPr="00DA7F1E" w:rsidRDefault="0078211C" w:rsidP="00D83AFD">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3. ……………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">……..  </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC31E1" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4. ……</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC31E1" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>……………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC31E1" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>……….</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC31E1" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ACF7C0F" w14:textId="3B7E3BD0" w:rsidR="0078211C" w:rsidRDefault="0078211C" w:rsidP="00D83AFD">
+      <w:pPr>
+        <w:ind w:left="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5. ………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">……... </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC31E1" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. ……</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC31E1" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>……………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74C97393" w14:textId="422A012D" w:rsidR="00D83AFD" w:rsidRDefault="00D83AFD" w:rsidP="00D83AFD">
+      <w:pPr>
+        <w:ind w:left="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D83AFD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. …………………………………………………………………….……...   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D83AFD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. ……………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C37005" w14:textId="51B7875F" w:rsidR="00D83AFD" w:rsidRPr="00DA7F1E" w:rsidRDefault="00D83AFD" w:rsidP="00D83AFD">
+      <w:pPr>
+        <w:ind w:left="357"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D83AFD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. …………………………………………………………………….……...   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D83AFD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. …………………………………………………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D725CF" w14:textId="4758843F" w:rsidR="0078211C" w:rsidRPr="00DA7F1E" w:rsidRDefault="00351E5B" w:rsidP="005A2FEE">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ในวันที่.........</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB630A" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>........</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.......เดือน.......</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB630A" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>............................</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB630A" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>......พ.ศ.......</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB630A" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55848" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เวลา......</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB630A" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>............</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>........</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB630A" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC31E1" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB630A" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6A7E" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...น.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CD278A5" w14:textId="7370A9EA" w:rsidR="00351E5B" w:rsidRPr="00DA7F1E" w:rsidRDefault="00351E5B" w:rsidP="005A2FEE">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ถึงวันที่.....</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB630A" w:rsidRPr="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>.........</w:t>
       </w:r>
-      <w:r w:rsidR="006A5B18" w:rsidRPr="00A83F8C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+      <w:r w:rsidR="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....เดือน.....</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB630A" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB630A" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="00C71F47" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....พ.ศ........</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB630A" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB630A" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..................</w:t>
+      </w:r>
+      <w:r w:rsidR="00C71F47" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..เวลา</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55848" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>......</w:t>
       </w:r>
-      <w:r w:rsidR="00EB630A" w:rsidRPr="00A83F8C">
+      <w:r w:rsidR="00EB630A" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidR="003A6572">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB630A" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC31E1" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB630A" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB630A" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="00C71F47" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55848" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>น.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="316B5B49" w14:textId="31B692E2" w:rsidR="00351E5B" w:rsidRPr="00DA7F1E" w:rsidRDefault="00351E5B" w:rsidP="00DA7F1E">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ขอเบิกน้ำมันเชื้อเพลิงจาก (  ) งบบริหารจัดการ สพป.กจ.4</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55848" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(  ) โครงการ.....</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55848" w:rsidRPr="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>...................</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A83F8C">
+      <w:r w:rsidR="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>......................</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55848" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..........................</w:t>
+      </w:r>
+      <w:r w:rsidR="00A55848" w:rsidRPr="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>........</w:t>
       </w:r>
-      <w:r w:rsidR="00EB630A" w:rsidRPr="00A83F8C">
-[...78 lines deleted...]
-        <w:t>..........</w:t>
+      <w:r w:rsidR="00FF0942" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB630A" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00351E5B" w:rsidRPr="0063035E" w:rsidRDefault="0078211C" w:rsidP="00351E5B">
+    <w:p w14:paraId="7E99D768" w14:textId="77777777" w:rsidR="0067220E" w:rsidRPr="00DA7F1E" w:rsidRDefault="0067220E" w:rsidP="0067220E">
       <w:pPr>
         <w:ind w:right="-519"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...26 lines deleted...]
-      <w:r w:rsidR="000A3A8B">
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                      </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC31E1" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE9B374" w14:textId="3E45BA7E" w:rsidR="00351E5B" w:rsidRPr="0063035E" w:rsidRDefault="0067220E" w:rsidP="002E4650">
+      <w:pPr>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                            </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC31E1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4650">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00351E5B" w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r w:rsidR="00351E5B" w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.......................</w:t>
+      </w:r>
+      <w:r w:rsidR="00351E5B" w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>......................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0078211C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...ผู้ขออน</w:t>
+      </w:r>
+      <w:r w:rsidR="0078211C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ุมัติ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="169660F4" w14:textId="2780C6B1" w:rsidR="00351E5B" w:rsidRDefault="00351E5B" w:rsidP="00351E5B">
+      <w:pPr>
+        <w:ind w:right="-519"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r w:rsidR="00545D94">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                              </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4650">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r w:rsidR="00C71F47">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB630A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           </w:t>
+      </w:r>
+      <w:r w:rsidR="00545D94">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125330C5" w14:textId="292BC1F8" w:rsidR="000001C1" w:rsidRPr="0063035E" w:rsidRDefault="000001C1" w:rsidP="00351E5B">
+      <w:pPr>
+        <w:ind w:right="-519"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตำแหน่ง</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="252E7EAD" w14:textId="0EBD1925" w:rsidR="002C379C" w:rsidRPr="000001C1" w:rsidRDefault="00EB630A" w:rsidP="000001C1">
+      <w:pPr>
+        <w:ind w:right="-519"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4650">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">               ..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..........</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4650">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="00351E5B" w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>.........</w:t>
       </w:r>
-      <w:r w:rsidR="009B0A3D">
+      <w:r w:rsidR="00AC31E1">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
-      <w:r w:rsidR="000A3A8B">
-[...53 lines deleted...]
-      <w:r w:rsidR="00064FB4">
+      <w:r w:rsidR="002E4650">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00963451">
-[...17 lines deleted...]
-      <w:r w:rsidR="00064FB4">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.........</w:t>
+      </w:r>
+      <w:r w:rsidR="0067220E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.......</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC31E1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4650">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00AC31E1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00351E5B" w:rsidRPr="00064FB4" w:rsidRDefault="0078211C" w:rsidP="0078211C">
+    <w:p w14:paraId="2F8FC716" w14:textId="107CF778" w:rsidR="00351E5B" w:rsidRPr="00FF0942" w:rsidRDefault="00351E5B" w:rsidP="00351E5B">
+      <w:pPr>
+        <w:ind w:right="-519"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF0942">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>บันทึกเสนอการใช้รถยนต์ส่วนกลาง</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D55D80" w14:textId="77777777" w:rsidR="00351E5B" w:rsidRPr="00FF0942" w:rsidRDefault="00351E5B" w:rsidP="0078211C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="-522"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:b/>
+          <w:bCs/>
+          <w:cs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+      <w:r w:rsidRPr="00FF0942">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เรียน  ผู้อำนวยการสำนักงานเขตพื้นที่การศึกษาประถมศึกษากาญจนบุรี เขต 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26291DC2" w14:textId="5FBB3167" w:rsidR="00DA7F1E" w:rsidRDefault="002F7FC9" w:rsidP="00DA7F1E">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="00351E5B" w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เห็นสมควรอนุญาตให้ใช้รถยนต์ หมายเลขทะเบียน.......</w:t>
+      </w:r>
+      <w:r w:rsidR="00351E5B" w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="00351E5B" w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>........................</w:t>
+      </w:r>
+      <w:r w:rsidR="00351E5B" w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00545D94">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="00351E5B" w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...................</w:t>
+      </w:r>
+      <w:r w:rsidR="00351E5B" w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>........</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF0942">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="00351E5B" w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF0942">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0606330C" w14:textId="77777777" w:rsidR="005A2FEE" w:rsidRDefault="00351E5B" w:rsidP="005A2FEE">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>โดยให้..........................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>............</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC6C0E" w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...........................</w:t>
+      </w:r>
+      <w:r w:rsidR="00860F3A" w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..........</w:t>
+      </w:r>
+      <w:r w:rsidR="00860F3A" w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC6C0E" w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เป็นพนักงานขับรถ</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC6C0E" w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เวลาจ่ายรถยนต์....</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5B95">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>...........</w:t>
       </w:r>
-      <w:r w:rsidR="009B0A3D">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+      <w:r w:rsidR="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.........</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
-      <w:r w:rsidR="00BC75FE">
-[...42 lines deleted...]
-        <w:t>......คน</w:t>
+      <w:r w:rsidR="00545D94">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00545D94">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF0942">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00D015E5">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...น</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0078211C" w:rsidRPr="00EB630A" w:rsidRDefault="00EB630A" w:rsidP="00EB630A">
+    <w:p w14:paraId="60250372" w14:textId="75F9AA46" w:rsidR="0078211C" w:rsidRDefault="002C5B95" w:rsidP="005A2FEE">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:right="-2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(     )  ไม่สามารถจัดรถยนต์ส่วนกลางให้ได้  เนื่องจาก.............................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="00240093">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F8C20E" w14:textId="77777777" w:rsidR="00921F17" w:rsidRDefault="00921F17" w:rsidP="00921F17">
       <w:pPr>
         <w:ind w:right="-519"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+    </w:p>
+    <w:p w14:paraId="1DA8F56E" w14:textId="66FFA62A" w:rsidR="00921F17" w:rsidRDefault="00921F17" w:rsidP="00921F17">
+      <w:pPr>
+        <w:ind w:right="-519"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6374B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="00D015E5">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="003476EF" w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..........................</w:t>
+      </w:r>
+      <w:r w:rsidR="00F7265A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>......</w:t>
+      </w:r>
+      <w:r w:rsidR="00F7265A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="000001C1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="00F7265A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC31E1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+      <w:r w:rsidR="000001C1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="000001C1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="000001C1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>……..</w:t>
+      </w:r>
+      <w:r w:rsidR="00D015E5">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="009B5F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D015E5">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…………………</w:t>
+      </w:r>
+      <w:r w:rsidR="009B5F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:r w:rsidR="00D015E5">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="009B5F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="000001C1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>……</w:t>
+      </w:r>
+      <w:r w:rsidR="002645AD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0078211C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D177533" w14:textId="6E03CA07" w:rsidR="003476EF" w:rsidRDefault="00921F17" w:rsidP="00921F17">
+      <w:pPr>
+        <w:ind w:right="-519"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC31E1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                      </w:t>
+      </w:r>
+      <w:r w:rsidR="00860F3A" w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF0942">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="00860F3A" w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7265A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="00D015E5">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC31E1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="000001C1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000001C1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AC31E1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003476EF" w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="000C3AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                    </w:t>
+      </w:r>
+      <w:r w:rsidR="000001C1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="000C3AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="003476EF" w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2394D275" w14:textId="76A81088" w:rsidR="000C3AD1" w:rsidRPr="0063035E" w:rsidRDefault="00921F17" w:rsidP="00921F17">
+      <w:pPr>
+        <w:ind w:right="-519"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตำแหน่ง</w:t>
+      </w:r>
+      <w:r w:rsidR="000001C1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000001C1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000001C1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000001C1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000001C1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตำแหน่ง</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57F7E3CB" w14:textId="2BB6598B" w:rsidR="003476EF" w:rsidRPr="0063035E" w:rsidRDefault="00545D94" w:rsidP="003476EF">
+      <w:pPr>
+        <w:ind w:right="-519"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0078211C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00921F17">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7265A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>........./.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F250DE">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F7265A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="003476EF" w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6374B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003476EF" w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="009B5F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...../....</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC31E1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="009B5F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F250DE">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="003476EF" w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00860F3A" w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidR="00FC6B47">
-[...56 lines deleted...]
-        <w:t>…</w:t>
+      <w:r w:rsidR="0067220E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7265A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00513D95">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003476EF" w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="0067220E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B5F0D">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC31E1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="000001C1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6088A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6088A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00D015E5">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.../................./....</w:t>
+      </w:r>
+      <w:r w:rsidR="00F7265A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="00D015E5">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidR="00F7265A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003476EF" w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="003476EF" w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                         </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0078211C" w:rsidRDefault="0078211C" w:rsidP="0078211C">
+    <w:p w14:paraId="5BEABA69" w14:textId="7E264CEB" w:rsidR="003476EF" w:rsidRDefault="00921F17" w:rsidP="00921F17">
       <w:pPr>
-        <w:ind w:left="360" w:right="-519"/>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:ind w:left="720" w:right="-519" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00601496">
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> เจ้าหน้าที่</w:t>
+      </w:r>
+      <w:r w:rsidR="002351CC">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002351CC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00AC31E1">
-[...13 lines deleted...]
-        <w:t>…</w:t>
+      <w:r w:rsidR="002351CC">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002351CC">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002351CC">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002351CC">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002351CC">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002351CC">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หัวหน้าเจ้าหน้าที่</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0078211C" w:rsidRPr="0078211C" w:rsidRDefault="0078211C" w:rsidP="0078211C">
+    <w:p w14:paraId="56FE3BEA" w14:textId="77777777" w:rsidR="0078211C" w:rsidRPr="0063035E" w:rsidRDefault="0078211C" w:rsidP="00351E5B">
       <w:pPr>
-        <w:spacing w:after="120"/>
-        <w:ind w:left="357" w:right="-522"/>
+        <w:ind w:right="-519"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...38 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="0078211C" w:rsidRPr="0063035E" w:rsidRDefault="00351E5B" w:rsidP="0078211C">
+    <w:p w14:paraId="724D5DD1" w14:textId="20711304" w:rsidR="00860F3A" w:rsidRDefault="00860F3A" w:rsidP="00860F3A">
       <w:pPr>
-        <w:spacing w:after="120"/>
-[...5 lines deleted...]
-          <w:cs/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0063035E">
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
-[...13 lines deleted...]
-        <w:t>....</w:t>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC31E1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4650">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002E4650">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002E4650">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002E4650">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002E4650">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AC31E1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4650">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           </w:t>
+      </w:r>
+      <w:r w:rsidR="0078211C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(      )  อน</w:t>
+      </w:r>
+      <w:r w:rsidR="0078211C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ุมัติ </w:t>
+      </w:r>
+      <w:r w:rsidR="00351E5B" w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="0078211C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(      ) ไม่อน</w:t>
+      </w:r>
+      <w:r w:rsidR="002C379C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ุ</w:t>
+      </w:r>
+      <w:r w:rsidR="0078211C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>มัติ</w:t>
       </w:r>
       <w:r w:rsidRPr="0063035E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
-          <w:sz w:val="28"/>
-[...309 lines deleted...]
-        <w:t>...น.</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00351E5B" w:rsidRPr="0063035E" w:rsidRDefault="00351E5B" w:rsidP="0078211C">
+    <w:p w14:paraId="1D1504A7" w14:textId="77777777" w:rsidR="0078211C" w:rsidRPr="0063035E" w:rsidRDefault="0078211C" w:rsidP="00860F3A">
       <w:pPr>
-        <w:spacing w:after="120"/>
-[...580 lines deleted...]
-        <w:ind w:right="-519"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
-          <w:sz w:val="28"/>
-[...637 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0078211C" w:rsidRDefault="002C5B95" w:rsidP="00351E5B">
-[...761 lines deleted...]
-    <w:p w:rsidR="0025655F" w:rsidRDefault="00AC31E1" w:rsidP="0078211C">
+    <w:p w14:paraId="4E001AAD" w14:textId="77777777" w:rsidR="000001C1" w:rsidRDefault="00AC31E1" w:rsidP="0078211C">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">                      </w:t>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4650">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002E4650">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002E4650">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002E4650">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="002E4650">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00860F3A" w:rsidRPr="0063035E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>....................................</w:t>
       </w:r>
       <w:r w:rsidR="0078211C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>......................ผู้อนุมัติ</w:t>
+        <w:t>......................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="688BFF74" w14:textId="215AAE62" w:rsidR="0025655F" w:rsidRDefault="000001C1" w:rsidP="00F3484D">
+      <w:pPr>
+        <w:ind w:left="4320" w:firstLine="720"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00860F3A" w:rsidRPr="0063035E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0078211C" w:rsidRDefault="0078211C" w:rsidP="0078211C">
+    <w:p w14:paraId="27E9A925" w14:textId="78A68672" w:rsidR="0078211C" w:rsidRDefault="000001C1" w:rsidP="000001C1">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="3600" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตำแหน่ง</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A15E8B" w14:textId="47282E0C" w:rsidR="002E4650" w:rsidRDefault="000001C1" w:rsidP="000001C1">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ผู้อนุมัติ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0063035E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="0078211C" w:rsidRDefault="0078211C" w:rsidP="0078211C">
-[...12 lines deleted...]
-    <w:p w:rsidR="00351E5B" w:rsidRPr="0063035E" w:rsidRDefault="00351E5B" w:rsidP="00351E5B">
+    <w:p w14:paraId="4A0ABDFE" w14:textId="77777777" w:rsidR="00351E5B" w:rsidRPr="0063035E" w:rsidRDefault="00351E5B" w:rsidP="00351E5B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0063035E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>หมายเหตุ</w:t>
       </w:r>
       <w:r w:rsidRPr="0063035E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
@@ -3245,317 +3897,191 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ขอความอนุเคราะห์ผู้ขอ</w:t>
       </w:r>
       <w:r w:rsidR="0078211C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>อนุมัติ</w:t>
       </w:r>
       <w:r w:rsidRPr="0063035E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ใช้รถยนต์ส่วนกลางแนบสำเนาโครงการหรือสำเนาขออนุญาตไปราชการทุกครั้ง</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00351E5B" w:rsidRDefault="002C5B95" w:rsidP="00351E5B">
+    <w:p w14:paraId="1927930A" w14:textId="77777777" w:rsidR="00351E5B" w:rsidRDefault="002C5B95" w:rsidP="00351E5B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00351E5B" w:rsidRPr="0063035E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>2. ผู้ขอ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ใช้รถยนต์ส่วนกลางที่ได้รับอนุมัติ</w:t>
       </w:r>
       <w:r w:rsidR="00351E5B" w:rsidRPr="0063035E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>แล้ว ให้ประสานงานกับเจ้าหน้าที่ก่อนวันไปราชการอย่างน้อย 1 วัน</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C5B95" w:rsidRDefault="002C5B95" w:rsidP="00351E5B">
+    <w:p w14:paraId="1E40B157" w14:textId="77777777" w:rsidR="002C5B95" w:rsidRPr="0063035E" w:rsidRDefault="002C5B95" w:rsidP="00351E5B">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  3. การขอใช้รถยนต์ส่วนกลางต้องขอใช้ล่วงหน้าอย่างน้อย 1 วันทำการ</w:t>
       </w:r>
       <w:r w:rsidR="002E33A0">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> (ยกเว้นกรณีงานเร่งด่วน)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B10A8F" w:rsidRPr="00B10A8F" w:rsidRDefault="00B10A8F" w:rsidP="00B10A8F">
-[...87 lines deleted...]
-    <w:sectPr w:rsidR="00B10A8F" w:rsidRPr="0063035E" w:rsidSect="00FF0942">
+    <w:sectPr w:rsidR="002C5B95" w:rsidRPr="0063035E" w:rsidSect="00176F0E">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="01000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="01000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Leelawadee">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="DE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="01000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010000" w:csb1="00000000"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH SarabunIT๙">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31AD7635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B76C32E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3601,226 +4127,198 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1801217933">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00351E5B"/>
+    <w:rsid w:val="000001C1"/>
     <w:rsid w:val="0000377B"/>
-    <w:rsid w:val="00012343"/>
     <w:rsid w:val="000321AD"/>
-    <w:rsid w:val="00064FB4"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001234DF"/>
+    <w:rsid w:val="000C3AD1"/>
     <w:rsid w:val="00170EFA"/>
-    <w:rsid w:val="001875FA"/>
-[...2 lines deleted...]
-    <w:rsid w:val="001F5D67"/>
+    <w:rsid w:val="00176F0E"/>
     <w:rsid w:val="002070DD"/>
+    <w:rsid w:val="002351CC"/>
+    <w:rsid w:val="00240093"/>
     <w:rsid w:val="0025655F"/>
     <w:rsid w:val="002645AD"/>
-    <w:rsid w:val="002650C7"/>
     <w:rsid w:val="002710E6"/>
     <w:rsid w:val="002A5629"/>
+    <w:rsid w:val="002C379C"/>
     <w:rsid w:val="002C5B95"/>
     <w:rsid w:val="002E33A0"/>
+    <w:rsid w:val="002E4650"/>
     <w:rsid w:val="002F7FC9"/>
     <w:rsid w:val="0030716B"/>
-    <w:rsid w:val="00323D80"/>
     <w:rsid w:val="00346A30"/>
     <w:rsid w:val="003476EF"/>
     <w:rsid w:val="00351E5B"/>
-    <w:rsid w:val="003A0BF1"/>
-    <w:rsid w:val="004272A6"/>
+    <w:rsid w:val="003A6572"/>
     <w:rsid w:val="004714C8"/>
-    <w:rsid w:val="004870AF"/>
-    <w:rsid w:val="004D33C5"/>
     <w:rsid w:val="00513D95"/>
     <w:rsid w:val="00545D94"/>
-    <w:rsid w:val="00600935"/>
+    <w:rsid w:val="005A2FEE"/>
     <w:rsid w:val="00601496"/>
+    <w:rsid w:val="00603DD2"/>
+    <w:rsid w:val="006248C4"/>
     <w:rsid w:val="0063035E"/>
-    <w:rsid w:val="00641A16"/>
     <w:rsid w:val="0067220E"/>
-    <w:rsid w:val="0069118C"/>
     <w:rsid w:val="006A4987"/>
-    <w:rsid w:val="006A5B18"/>
     <w:rsid w:val="006E31E7"/>
     <w:rsid w:val="007053BD"/>
-    <w:rsid w:val="007637CF"/>
-    <w:rsid w:val="00770AAE"/>
     <w:rsid w:val="00780B2C"/>
     <w:rsid w:val="0078211C"/>
-    <w:rsid w:val="007A07B3"/>
     <w:rsid w:val="00857412"/>
     <w:rsid w:val="00860F3A"/>
     <w:rsid w:val="008B48F6"/>
     <w:rsid w:val="008D1345"/>
-    <w:rsid w:val="008E47EC"/>
-    <w:rsid w:val="0090351F"/>
+    <w:rsid w:val="00914BB4"/>
+    <w:rsid w:val="00921F17"/>
     <w:rsid w:val="009378C0"/>
-    <w:rsid w:val="00963451"/>
-[...1 lines deleted...]
-    <w:rsid w:val="009B0A3D"/>
     <w:rsid w:val="009B5F0D"/>
-    <w:rsid w:val="00A2089C"/>
     <w:rsid w:val="00A41135"/>
     <w:rsid w:val="00A55848"/>
     <w:rsid w:val="00A77FC1"/>
-    <w:rsid w:val="00A83F8C"/>
-    <w:rsid w:val="00A901CE"/>
     <w:rsid w:val="00AC31E1"/>
     <w:rsid w:val="00AC6C0E"/>
-    <w:rsid w:val="00B10A8F"/>
-    <w:rsid w:val="00B371EC"/>
     <w:rsid w:val="00B574FB"/>
+    <w:rsid w:val="00BA2E07"/>
     <w:rsid w:val="00BA797E"/>
-    <w:rsid w:val="00BC5B80"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00C00DBD"/>
     <w:rsid w:val="00C15477"/>
     <w:rsid w:val="00C67A7D"/>
     <w:rsid w:val="00C71F47"/>
     <w:rsid w:val="00C91F12"/>
-    <w:rsid w:val="00C9284C"/>
     <w:rsid w:val="00CE4156"/>
-    <w:rsid w:val="00D01009"/>
+    <w:rsid w:val="00CF7FCC"/>
     <w:rsid w:val="00D015E5"/>
     <w:rsid w:val="00D6088A"/>
+    <w:rsid w:val="00D83AFD"/>
     <w:rsid w:val="00DA6A7E"/>
+    <w:rsid w:val="00DA7F1E"/>
     <w:rsid w:val="00DB1026"/>
     <w:rsid w:val="00DE6F71"/>
     <w:rsid w:val="00E6374B"/>
-    <w:rsid w:val="00E959F4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EA3144"/>
+    <w:rsid w:val="00E6397B"/>
     <w:rsid w:val="00EB51C0"/>
     <w:rsid w:val="00EB630A"/>
+    <w:rsid w:val="00EC4F4E"/>
     <w:rsid w:val="00F1334B"/>
     <w:rsid w:val="00F250DE"/>
+    <w:rsid w:val="00F3484D"/>
     <w:rsid w:val="00F453CA"/>
     <w:rsid w:val="00F56187"/>
     <w:rsid w:val="00F7265A"/>
-    <w:rsid w:val="00FB2086"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00FC6B47"/>
     <w:rsid w:val="00FF0942"/>
+    <w:rsid w:val="00FF782A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="587C72F6"/>
   <w15:docId w15:val="{9610080E-3459-451A-ABFA-244A814898C0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4148,50 +4646,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00351E5B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Angsana New" w:eastAsia="Times New Roman" w:hAnsi="Angsana New" w:cs="Angsana New"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -4230,121 +4733,63 @@
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0063035E"/>
     <w:rPr>
       <w:rFonts w:ascii="Leelawadee" w:eastAsia="Times New Roman" w:hAnsi="Leelawadee" w:cs="Angsana New"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0078211C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
-[...56 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ชุดรูปแบบของ Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4597,78 +5042,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0838130-AC34-4744-B7E8-AE3B02A63224}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA014E11-001D-4943-BAD5-30C30B932258}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>507</Words>
-  <Characters>2896</Characters>
+  <Words>285</Words>
+  <Characters>3609</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>50</Lines>
+  <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ชื่อเรื่อง</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3397</CharactersWithSpaces>
+  <CharactersWithSpaces>3846</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Corporate Edition</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>