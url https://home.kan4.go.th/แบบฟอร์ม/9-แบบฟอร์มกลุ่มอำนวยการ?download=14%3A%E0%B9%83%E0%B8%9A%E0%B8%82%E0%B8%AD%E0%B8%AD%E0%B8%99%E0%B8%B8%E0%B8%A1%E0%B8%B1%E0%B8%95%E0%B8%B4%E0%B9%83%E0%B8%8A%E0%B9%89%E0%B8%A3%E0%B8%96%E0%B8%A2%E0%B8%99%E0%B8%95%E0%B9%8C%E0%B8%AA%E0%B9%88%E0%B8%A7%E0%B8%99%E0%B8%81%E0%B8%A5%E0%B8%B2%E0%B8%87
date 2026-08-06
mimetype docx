--- v1 (2026-06-21)
+++ v2 (2026-08-06)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4EB61C1C" w14:textId="6D83A4F0" w:rsidR="00351E5B" w:rsidRPr="00857412" w:rsidRDefault="00DE6F71" w:rsidP="00E6397B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
         </w:rPr>
         <w:t>ใบขออนุ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:cs/>
@@ -684,188 +684,238 @@
       </w:r>
       <w:r w:rsidR="0078211C" w:rsidRPr="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2. ……………</w:t>
       </w:r>
       <w:r w:rsidR="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>……….</w:t>
       </w:r>
       <w:r w:rsidR="0078211C" w:rsidRPr="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0078211C" w:rsidRPr="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>………………………………………………</w:t>
+        <w:t>……………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0078211C" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00AC31E1" w:rsidRPr="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4588C3E2" w14:textId="62B9054B" w:rsidR="0078211C" w:rsidRPr="00DA7F1E" w:rsidRDefault="0078211C" w:rsidP="00D83AFD">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3. ……………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>….</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">……..  </w:t>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AC31E1" w:rsidRPr="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>4. ……</w:t>
       </w:r>
       <w:r w:rsidR="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00AC31E1" w:rsidRPr="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>……………………………………</w:t>
+        <w:t>…………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AC31E1" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…</w:t>
       </w:r>
       <w:r w:rsidR="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00AC31E1" w:rsidRPr="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>…………………</w:t>
       </w:r>
       <w:r w:rsidR="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>……….</w:t>
       </w:r>
       <w:r w:rsidR="00AC31E1" w:rsidRPr="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>…………..</w:t>
-      </w:r>
+        <w:t>………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AC31E1" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="2ACF7C0F" w14:textId="3B7E3BD0" w:rsidR="0078211C" w:rsidRDefault="0078211C" w:rsidP="00D83AFD">
       <w:pPr>
         <w:ind w:left="357"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5. ………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>…….</w:t>
@@ -894,136 +944,166 @@
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00AC31E1" w:rsidRPr="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>. ……</w:t>
       </w:r>
       <w:r w:rsidR="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>…………</w:t>
       </w:r>
       <w:r w:rsidR="00AC31E1" w:rsidRPr="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>……………………………………………………………………..</w:t>
-      </w:r>
+        <w:t>…………………………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AC31E1" w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="74C97393" w14:textId="422A012D" w:rsidR="00D83AFD" w:rsidRDefault="00D83AFD" w:rsidP="00D83AFD">
       <w:pPr>
         <w:ind w:left="357"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00D83AFD">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. …………………………………………………………………….……...   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00D83AFD">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>. ……………………………………………………………………………………..</w:t>
-      </w:r>
+        <w:t>. …………………………………………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D83AFD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="61C37005" w14:textId="51B7875F" w:rsidR="00D83AFD" w:rsidRPr="00DA7F1E" w:rsidRDefault="00D83AFD" w:rsidP="00D83AFD">
       <w:pPr>
         <w:ind w:left="357"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="00D83AFD">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">. …………………………………………………………………….……...   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00D83AFD">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>. …………………………………………………………………………………..</w:t>
-      </w:r>
+        <w:t>. ………………………………………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D83AFD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="74D725CF" w14:textId="4758843F" w:rsidR="0078211C" w:rsidRPr="00DA7F1E" w:rsidRDefault="00351E5B" w:rsidP="005A2FEE">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ในวันที่.........</w:t>
       </w:r>
       <w:r w:rsidR="00EB630A" w:rsidRPr="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -1513,51 +1593,71 @@
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>น.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="316B5B49" w14:textId="31B692E2" w:rsidR="00351E5B" w:rsidRPr="00DA7F1E" w:rsidRDefault="00351E5B" w:rsidP="00DA7F1E">
       <w:pPr>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ขอเบิกน้ำมันเชื้อเพลิงจาก (  ) งบบริหารจัดการ สพป.กจ.4</w:t>
+        <w:t xml:space="preserve">ขอเบิกน้ำมันเชื้อเพลิงจาก (  ) งบบริหารจัดการ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สพ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DA7F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ป.กจ.4</w:t>
       </w:r>
       <w:r w:rsidR="00A55848" w:rsidRPr="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>(  ) โครงการ.....</w:t>
       </w:r>
       <w:r w:rsidR="00A55848" w:rsidRPr="00DA7F1E">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
@@ -2618,53 +2718,54 @@
         </w:rPr>
         <w:t>……</w:t>
       </w:r>
       <w:r w:rsidR="002645AD">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0078211C">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D177533" w14:textId="6E03CA07" w:rsidR="003476EF" w:rsidRDefault="00921F17" w:rsidP="00921F17">
       <w:pPr>
         <w:ind w:right="-519"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">              </w:t>
       </w:r>
       <w:r w:rsidR="00AC31E1">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -3254,53 +3355,54 @@
       </w:r>
       <w:r w:rsidR="002351CC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002351CC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002351CC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002351CC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+      <w:r w:rsidR="002351CC" w:rsidRPr="00047074">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>หัวหน้าเจ้าหน้าที่</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56FE3BEA" w14:textId="77777777" w:rsidR="0078211C" w:rsidRPr="0063035E" w:rsidRDefault="0078211C" w:rsidP="00351E5B">
       <w:pPr>
         <w:ind w:right="-519"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="724D5DD1" w14:textId="20711304" w:rsidR="00860F3A" w:rsidRDefault="00860F3A" w:rsidP="00860F3A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
@@ -3983,105 +4085,105 @@
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  3. การขอใช้รถยนต์ส่วนกลางต้องขอใช้ล่วงหน้าอย่างน้อย 1 วันทำการ</w:t>
       </w:r>
       <w:r w:rsidR="002E33A0">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> (ยกเว้นกรณีงานเร่งด่วน)</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002C5B95" w:rsidRPr="0063035E" w:rsidSect="00176F0E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Leelawadee">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH SarabunIT๙">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31AD7635"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8B76C32E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4134,116 +4236,120 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1801217933">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00351E5B"/>
     <w:rsid w:val="000001C1"/>
     <w:rsid w:val="0000377B"/>
     <w:rsid w:val="000321AD"/>
+    <w:rsid w:val="00047074"/>
     <w:rsid w:val="000C3AD1"/>
     <w:rsid w:val="00170EFA"/>
     <w:rsid w:val="00176F0E"/>
     <w:rsid w:val="002070DD"/>
     <w:rsid w:val="002351CC"/>
     <w:rsid w:val="00240093"/>
     <w:rsid w:val="0025655F"/>
     <w:rsid w:val="002645AD"/>
     <w:rsid w:val="002710E6"/>
     <w:rsid w:val="002A5629"/>
     <w:rsid w:val="002C379C"/>
     <w:rsid w:val="002C5B95"/>
     <w:rsid w:val="002E33A0"/>
     <w:rsid w:val="002E4650"/>
+    <w:rsid w:val="002E66D5"/>
     <w:rsid w:val="002F7FC9"/>
     <w:rsid w:val="0030716B"/>
     <w:rsid w:val="00346A30"/>
     <w:rsid w:val="003476EF"/>
     <w:rsid w:val="00351E5B"/>
     <w:rsid w:val="003A6572"/>
     <w:rsid w:val="004714C8"/>
     <w:rsid w:val="00513D95"/>
     <w:rsid w:val="00545D94"/>
     <w:rsid w:val="005A2FEE"/>
     <w:rsid w:val="00601496"/>
     <w:rsid w:val="00603DD2"/>
     <w:rsid w:val="006248C4"/>
     <w:rsid w:val="0063035E"/>
     <w:rsid w:val="0067220E"/>
     <w:rsid w:val="006A4987"/>
     <w:rsid w:val="006E31E7"/>
     <w:rsid w:val="007053BD"/>
     <w:rsid w:val="00780B2C"/>
     <w:rsid w:val="0078211C"/>
     <w:rsid w:val="00857412"/>
     <w:rsid w:val="00860F3A"/>
     <w:rsid w:val="008B48F6"/>
     <w:rsid w:val="008D1345"/>
     <w:rsid w:val="00914BB4"/>
     <w:rsid w:val="00921F17"/>
     <w:rsid w:val="009378C0"/>
     <w:rsid w:val="009B5F0D"/>
     <w:rsid w:val="00A41135"/>
     <w:rsid w:val="00A55848"/>
     <w:rsid w:val="00A77FC1"/>
     <w:rsid w:val="00AC31E1"/>
     <w:rsid w:val="00AC6C0E"/>
     <w:rsid w:val="00B574FB"/>
+    <w:rsid w:val="00B57D0C"/>
     <w:rsid w:val="00BA2E07"/>
     <w:rsid w:val="00BA797E"/>
     <w:rsid w:val="00C15477"/>
     <w:rsid w:val="00C67A7D"/>
     <w:rsid w:val="00C71F47"/>
     <w:rsid w:val="00C91F12"/>
     <w:rsid w:val="00CE4156"/>
     <w:rsid w:val="00CF7FCC"/>
     <w:rsid w:val="00D015E5"/>
     <w:rsid w:val="00D6088A"/>
     <w:rsid w:val="00D83AFD"/>
     <w:rsid w:val="00DA6A7E"/>
     <w:rsid w:val="00DA7F1E"/>
     <w:rsid w:val="00DB1026"/>
     <w:rsid w:val="00DE6F71"/>
     <w:rsid w:val="00E6374B"/>
     <w:rsid w:val="00E6397B"/>
     <w:rsid w:val="00EB51C0"/>
     <w:rsid w:val="00EB630A"/>
     <w:rsid w:val="00EC4F4E"/>
     <w:rsid w:val="00F1334B"/>
     <w:rsid w:val="00F250DE"/>
     <w:rsid w:val="00F3484D"/>
     <w:rsid w:val="00F453CA"/>
     <w:rsid w:val="00F56187"/>
@@ -4258,51 +4364,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="587C72F6"/>
   <w15:docId w15:val="{9610080E-3459-451A-ABFA-244A814898C0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4737,51 +4843,51 @@
     <w:rsid w:val="0063035E"/>
     <w:rPr>
       <w:rFonts w:ascii="Leelawadee" w:eastAsia="Times New Roman" w:hAnsi="Leelawadee" w:cs="Angsana New"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0078211C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ชุดรูปแบบของ Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -5054,66 +5160,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA014E11-001D-4943-BAD5-30C30B932258}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>285</Words>
-  <Characters>3609</Characters>
+  <Words>581</Words>
+  <Characters>3313</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
-  <Paragraphs>48</Paragraphs>
+  <Lines>27</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ชื่อเรื่อง</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3846</CharactersWithSpaces>
+  <CharactersWithSpaces>3887</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Corporate Edition</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>